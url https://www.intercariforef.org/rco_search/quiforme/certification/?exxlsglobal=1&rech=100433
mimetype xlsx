--- v2 (2026-02-14)
+++ v3 (2026-04-02)
@@ -175,78 +175,78 @@
   <si>
     <t>GRETA GUYANE</t>
   </si>
   <si>
     <t>1 CONTRE ALLEE BOULEVARD BELLONY 97310 KOUROU</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>FORE ALTERNANCE</t>
   </si>
   <si>
     <t>ZI DE JARRY 23 RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>24/12/2001</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
+  </si>
+  <si>
+    <t>01/11/2013</t>
+  </si>
+  <si>
     <t>NOVEHA</t>
   </si>
   <si>
     <t>1 RUE ALFRED DE VIGNY 85600 MONTAIGU-VENDEE</t>
   </si>
   <si>
     <t>01/09/2003</t>
   </si>
   <si>
     <t>C.N.F.P</t>
   </si>
   <si>
     <t>14-16-TOUR ESSOR 20E 14 RUE SCANDICCI 93500 PANTIN</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>01/06/2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/11/2013</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -1010,157 +1010,157 @@
       <c r="F9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>45101497100019</v>
+        <v>77566202601090</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="3">
-        <v>52850113785</v>
+        <v>11750079275</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>45205707800027</v>
+        <v>45101497100019</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>52850113785</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>77566202601090</v>
+        <v>45205707800027</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>78235535800113</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>52</v>
       </c>
@@ -1619,31 +1619,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 02:34:04</dc:description>
+  <dc:description>Export en date du 04/02/2026 07:47:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>