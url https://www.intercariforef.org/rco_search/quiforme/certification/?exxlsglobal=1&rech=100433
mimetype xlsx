--- v3 (2026-04-02)
+++ v4 (2026-05-18)
@@ -175,78 +175,78 @@
   <si>
     <t>GRETA GUYANE</t>
   </si>
   <si>
     <t>1 CONTRE ALLEE BOULEVARD BELLONY 97310 KOUROU</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>FORE ALTERNANCE</t>
   </si>
   <si>
     <t>ZI DE JARRY 23 RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>24/12/2001</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
+    <t>NOVEHA</t>
+  </si>
+  <si>
+    <t>1 RUE ALFRED DE VIGNY 85600 MONTAIGU-VENDEE</t>
+  </si>
+  <si>
+    <t>01/09/2003</t>
+  </si>
+  <si>
+    <t>C.N.F.P</t>
+  </si>
+  <si>
+    <t>14-16-TOUR ESSOR 20E 14 RUE SCANDICCI 93500 PANTIN</t>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
   </si>
   <si>
     <t>01/11/2013</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/06/2024</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -1010,157 +1010,157 @@
       <c r="F9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77566202601090</v>
+        <v>45101497100019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I10" s="3">
-        <v>11750079275</v>
+        <v>52850113785</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>45101497100019</v>
+        <v>45205707800027</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="2"/>
+      <c r="G11" s="2" t="s">
+        <v>59</v>
+      </c>
       <c r="H11" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I11" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>45205707800027</v>
+        <v>77566202601090</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>62</v>
       </c>
+      <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="3"/>
+      <c r="I12" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>78235535800113</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>52</v>
       </c>
@@ -1619,31 +1619,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 07:47:27</dc:description>
+  <dc:description>Export en date du 05/18/2026 20:08:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>