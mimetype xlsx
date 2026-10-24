--- v0 (2026-10-24)
+++ v1 (2026-10-24)
@@ -1027,33 +1027,33 @@
         <is>
           <t>VRAI</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export Établissements QuiForme</dc:title>
   <dc:subject/>
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
-  <dc:description>Export en date du 24/10/2026 07:28:49</dc:description>
+  <dc:description>Export en date du 24/10/2026 09:57:20</dc:description>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>